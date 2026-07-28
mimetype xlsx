--- v0 (2026-06-04)
+++ v1 (2026-07-28)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b77f233819b4dbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a8cc9edeeca46fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Read me" sheetId="1" r:id="Rd3c5cd1df6214a65"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OutdoorAirDistributions" sheetId="3" r:id="R7b67fc3ce1704bd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Read me" sheetId="1" r:id="R7ef8aa4d725b4ebf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IndoorAirDistributions" sheetId="2" r:id="R7cd21cae57884591"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OutdoorAirDistributions" sheetId="3" r:id="Rfed276b781f04650"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
     </x:font>
     <x:font>
       <x:sz val="11"/>
       <x:b/>
       <x:color rgb="FFFFFF"/>
     </x:font>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="0033CC"/>
     </x:font>
     <x:font>
       <x:sz val="14"/>
       <x:b/>
     </x:font>
   </x:fonts>
   <x:fills>
@@ -68,96 +68,96 @@
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs>
     <x:xf/>
     <x:xf fontId="0" fillId="0">
       <x:alignment wrapText="1"/>
     </x:xf>
     <x:xf fontId="1" fillId="2" borderId="1" applyFill="1"/>
     <x:xf fontId="2" fillId="0">
       <x:alignment wrapText="1"/>
     </x:xf>
     <x:xf fontId="3" fillId="0">
       <x:alignment wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70f00d39a1064c52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd3c5cd1df6214a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R99ed433f9d034087" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R7b67fc3ce1704bd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd2c2e2196ba4aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7ef8aa4d725b4ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R7cd21cae57884591" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rfed276b781f04650" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="168" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="4" t="str">
         <x:v>MCRA Excel dataset template air concentration distributions</x:v>
       </x:c>
     </x:row>
     <x:row/>
     <x:row>
       <x:c s="1" t="str">
         <x:v>This Excel file is an empty template of an MCRA compliant dataset for air concentration distributions. MCRA datasets are composed of one or more relational tables describing the data. Depending on the type of data, some tables may be required and others may be optional. For some types of data, multiple ways of formatting are available, each with way with its own particular requirements. For a detailed description of the data format for air concentration distributions, go to:</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="3" t="str">
-        <x:f>HYPERLINK("https://mcra.rivm.nl/documentation/10.2.21/modules/exposure-modules/air-concentration-distributions/air-concentration-distributions-data-formats.html")</x:f>
+        <x:f>HYPERLINK("https://mcra.rivm.nl/documentation/10.3.0/modules/occurrence-modules/air-concentration-distributions/air-concentration-distributions-data-formats.html")</x:f>
       </x:c>
     </x:row>
     <x:row/>
     <x:row>
       <x:c s="1" t="str">
         <x:v>In the Excel format, each data table is specified in a separate sheet. The names of the sheets should comply with the accepted table names of the module(s) for which the data is intended. The table fields must follow the data table formats of the intended modules.</x:v>
       </x:c>
     </x:row>
     <x:row/>
     <x:row>
       <x:c s="1" t="str">
         <x:v>You can use this empty template to format own data to upload and use it in MCRA. This can be done by simply adding the data in the worksheets of this document. You can delete the worksheet of the tables that are not needed/required. Also, columns that are not required may be removed from the tables. When ready, the resulting XLSX file can be uploaded to MCRA, which should recognize it as a valid data file containing air concentration distributions.</x:v>
       </x:c>
     </x:row>
     <x:row/>
     <x:row>
       <x:c s="1" t="str">
         <x:v>For more details on creating and uploading MCRA datasets, and information on other accepted file formats, go to:</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="3" t="str">
-        <x:f>HYPERLINK("https://mcra.rivm.nl/documentation/10.2.21/introduction/data-repository/index.html#creating-and-uploading-data-files")</x:f>
+        <x:f>HYPERLINK("https://mcra.rivm.nl/documentation/10.3.0/introduction/data-repository/index.html#creating-and-uploading-data-files")</x:f>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="17" bestFit="1" customWidth="0"/>
     <x:col min="2" max="2" width="8" bestFit="1" customWidth="0"/>
     <x:col min="3" max="3" width="8" bestFit="1" customWidth="0"/>
     <x:col min="4" max="4" width="20" bestFit="1" customWidth="0"/>
     <x:col min="5" max="5" width="17" bestFit="1" customWidth="0"/>
     <x:col min="6" max="6" width="24" bestFit="1" customWidth="0"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="2" t="str">
         <x:v>SubstanceCode</x:v>
       </x:c>
       <x:c s="2" t="str">
         <x:v>Mean</x:v>
       </x:c>
       <x:c s="2" t="str">