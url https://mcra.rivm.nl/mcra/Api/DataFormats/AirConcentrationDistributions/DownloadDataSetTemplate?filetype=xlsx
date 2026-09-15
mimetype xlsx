--- v1 (2026-07-28)
+++ v2 (2026-09-15)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a8cc9edeeca46fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2765437e25f94d5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Read me" sheetId="1" r:id="R7ef8aa4d725b4ebf"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OutdoorAirDistributions" sheetId="3" r:id="Rfed276b781f04650"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Read me" sheetId="1" r:id="Re34d9610d6914384"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IndoorAirDistributions" sheetId="2" r:id="R7cc8726bd9884836"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OutdoorAirDistributions" sheetId="3" r:id="R85e218de320c4ff9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
     </x:font>
     <x:font>
       <x:sz val="11"/>
       <x:b/>
       <x:color rgb="FFFFFF"/>
     </x:font>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="0033CC"/>
     </x:font>
     <x:font>
       <x:sz val="14"/>
       <x:b/>
     </x:font>
   </x:fonts>
   <x:fills>
@@ -68,96 +68,96 @@
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs>
     <x:xf/>
     <x:xf fontId="0" fillId="0">
       <x:alignment wrapText="1"/>
     </x:xf>
     <x:xf fontId="1" fillId="2" borderId="1" applyFill="1"/>
     <x:xf fontId="2" fillId="0">
       <x:alignment wrapText="1"/>
     </x:xf>
     <x:xf fontId="3" fillId="0">
       <x:alignment wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd2c2e2196ba4aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7ef8aa4d725b4ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R7cd21cae57884591" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rfed276b781f04650" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89e801e311d84dbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re34d9610d6914384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R7cc8726bd9884836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R85e218de320c4ff9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="168" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="4" t="str">
         <x:v>MCRA Excel dataset template air concentration distributions</x:v>
       </x:c>
     </x:row>
     <x:row/>
     <x:row>
       <x:c s="1" t="str">
         <x:v>This Excel file is an empty template of an MCRA compliant dataset for air concentration distributions. MCRA datasets are composed of one or more relational tables describing the data. Depending on the type of data, some tables may be required and others may be optional. For some types of data, multiple ways of formatting are available, each with way with its own particular requirements. For a detailed description of the data format for air concentration distributions, go to:</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="3" t="str">
-        <x:f>HYPERLINK("https://mcra.rivm.nl/documentation/10.3.0/modules/occurrence-modules/air-concentration-distributions/air-concentration-distributions-data-formats.html")</x:f>
+        <x:f>HYPERLINK("https://mcra.rivm.nl/documentation/10.3.2/modules/occurrence-modules/air-concentration-distributions/air-concentration-distributions-data-formats.html")</x:f>
       </x:c>
     </x:row>
     <x:row/>
     <x:row>
       <x:c s="1" t="str">
         <x:v>In the Excel format, each data table is specified in a separate sheet. The names of the sheets should comply with the accepted table names of the module(s) for which the data is intended. The table fields must follow the data table formats of the intended modules.</x:v>
       </x:c>
     </x:row>
     <x:row/>
     <x:row>
       <x:c s="1" t="str">
         <x:v>You can use this empty template to format own data to upload and use it in MCRA. This can be done by simply adding the data in the worksheets of this document. You can delete the worksheet of the tables that are not needed/required. Also, columns that are not required may be removed from the tables. When ready, the resulting XLSX file can be uploaded to MCRA, which should recognize it as a valid data file containing air concentration distributions.</x:v>
       </x:c>
     </x:row>
     <x:row/>
     <x:row>
       <x:c s="1" t="str">
         <x:v>For more details on creating and uploading MCRA datasets, and information on other accepted file formats, go to:</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="3" t="str">
-        <x:f>HYPERLINK("https://mcra.rivm.nl/documentation/10.3.0/introduction/data-repository/index.html#creating-and-uploading-data-files")</x:f>
+        <x:f>HYPERLINK("https://mcra.rivm.nl/documentation/10.3.2/introduction/data-repository/index.html#creating-and-uploading-data-files")</x:f>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="17" bestFit="1" customWidth="0"/>
     <x:col min="2" max="2" width="8" bestFit="1" customWidth="0"/>
     <x:col min="3" max="3" width="8" bestFit="1" customWidth="0"/>
     <x:col min="4" max="4" width="20" bestFit="1" customWidth="0"/>
     <x:col min="5" max="5" width="17" bestFit="1" customWidth="0"/>
     <x:col min="6" max="6" width="24" bestFit="1" customWidth="0"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="2" t="str">
         <x:v>SubstanceCode</x:v>
       </x:c>
       <x:c s="2" t="str">
         <x:v>Mean</x:v>
       </x:c>
       <x:c s="2" t="str">