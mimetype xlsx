--- v2 (2026-09-15)
+++ v3 (2026-11-01)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2765437e25f94d5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42c6aceedd904f63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Read me" sheetId="1" r:id="Re34d9610d6914384"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OutdoorAirDistributions" sheetId="3" r:id="R85e218de320c4ff9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Read me" sheetId="1" r:id="R29d0fd8004f944ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IndoorAirDistributions" sheetId="2" r:id="Rf245c28581e940c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OutdoorAirDistributions" sheetId="3" r:id="R147fd41da6184d74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
     </x:font>
     <x:font>
       <x:sz val="11"/>
       <x:b/>
       <x:color rgb="FFFFFF"/>
     </x:font>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="0033CC"/>
     </x:font>
     <x:font>
       <x:sz val="14"/>
       <x:b/>
     </x:font>
   </x:fonts>
   <x:fills>
@@ -68,96 +68,96 @@
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs>
     <x:xf/>
     <x:xf fontId="0" fillId="0">
       <x:alignment wrapText="1"/>
     </x:xf>
     <x:xf fontId="1" fillId="2" borderId="1" applyFill="1"/>
     <x:xf fontId="2" fillId="0">
       <x:alignment wrapText="1"/>
     </x:xf>
     <x:xf fontId="3" fillId="0">
       <x:alignment wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89e801e311d84dbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re34d9610d6914384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R7cc8726bd9884836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R85e218de320c4ff9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70b45c3a882343e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R29d0fd8004f944ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rf245c28581e940c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R147fd41da6184d74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="168" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="4" t="str">
         <x:v>MCRA Excel dataset template air concentration distributions</x:v>
       </x:c>
     </x:row>
     <x:row/>
     <x:row>
       <x:c s="1" t="str">
         <x:v>This Excel file is an empty template of an MCRA compliant dataset for air concentration distributions. MCRA datasets are composed of one or more relational tables describing the data. Depending on the type of data, some tables may be required and others may be optional. For some types of data, multiple ways of formatting are available, each with way with its own particular requirements. For a detailed description of the data format for air concentration distributions, go to:</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="3" t="str">
-        <x:f>HYPERLINK("https://mcra.rivm.nl/documentation/10.3.2/modules/occurrence-modules/air-concentration-distributions/air-concentration-distributions-data-formats.html")</x:f>
+        <x:f>HYPERLINK("https://mcra.rivm.nl/documentation/10.3.3/modules/occurrence-modules/air-concentration-distributions/air-concentration-distributions-data-formats.html")</x:f>
       </x:c>
     </x:row>
     <x:row/>
     <x:row>
       <x:c s="1" t="str">
         <x:v>In the Excel format, each data table is specified in a separate sheet. The names of the sheets should comply with the accepted table names of the module(s) for which the data is intended. The table fields must follow the data table formats of the intended modules.</x:v>
       </x:c>
     </x:row>
     <x:row/>
     <x:row>
       <x:c s="1" t="str">
         <x:v>You can use this empty template to format own data to upload and use it in MCRA. This can be done by simply adding the data in the worksheets of this document. You can delete the worksheet of the tables that are not needed/required. Also, columns that are not required may be removed from the tables. When ready, the resulting XLSX file can be uploaded to MCRA, which should recognize it as a valid data file containing air concentration distributions.</x:v>
       </x:c>
     </x:row>
     <x:row/>
     <x:row>
       <x:c s="1" t="str">
         <x:v>For more details on creating and uploading MCRA datasets, and information on other accepted file formats, go to:</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="3" t="str">
-        <x:f>HYPERLINK("https://mcra.rivm.nl/documentation/10.3.2/introduction/data-repository/index.html#creating-and-uploading-data-files")</x:f>
+        <x:f>HYPERLINK("https://mcra.rivm.nl/documentation/10.3.3/introduction/data-repository/index.html#creating-and-uploading-data-files")</x:f>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="17" bestFit="1" customWidth="0"/>
     <x:col min="2" max="2" width="8" bestFit="1" customWidth="0"/>
     <x:col min="3" max="3" width="8" bestFit="1" customWidth="0"/>
     <x:col min="4" max="4" width="20" bestFit="1" customWidth="0"/>
     <x:col min="5" max="5" width="17" bestFit="1" customWidth="0"/>
     <x:col min="6" max="6" width="24" bestFit="1" customWidth="0"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="2" t="str">
         <x:v>SubstanceCode</x:v>
       </x:c>
       <x:c s="2" t="str">
         <x:v>Mean</x:v>
       </x:c>
       <x:c s="2" t="str">